--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -412,51 +412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E23"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="36.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="16.83203125" customWidth="1"/>
     <col min="4" max="4" width="22.83203125" customWidth="1"/>
     <col min="5" max="5" width="22.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Casa Nagi · Flujos de caja mensualizados</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Habitaciones</v>
       </c>
       <c r="B3">
         <v>10</v>
       </c>
     </row>
     <row r="4">
@@ -471,2936 +471,3151 @@
       <c r="A5" t="str">
         <v>Modelo</v>
       </c>
       <c r="B5" t="str">
         <v>Contratos mensuales no turísticos</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Upsells anuales (€)</v>
       </c>
       <c r="B6">
         <v>10800</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Eventos anuales (€)</v>
       </c>
       <c r="B7">
         <v>3600</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>OPEX anual total (€)</v>
+        <v>Coworking (€/mes)</v>
       </c>
       <c r="B8">
-        <v>27600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v xml:space="preserve">  Personal / community manager (€/año)</v>
+        <v>Coworking anual (€)</v>
       </c>
       <c r="B9">
-        <v>14400</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v xml:space="preserve">  Limpieza y lavandería (€/año)</v>
+        <v>OPEX anual total (€)</v>
       </c>
       <c r="B10">
-        <v>3600</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v xml:space="preserve">  Marketing y captación (€/año)</v>
+        <v xml:space="preserve">  Personal / community manager (€/año)</v>
       </c>
       <c r="B11">
-        <v>6000</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v xml:space="preserve">  Reserva capex / mantenimiento (€/año)</v>
+        <v xml:space="preserve">  Limpieza y lavandería (€/año)</v>
       </c>
       <c r="B12">
         <v>3600</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Valor activo referencia (€)</v>
+        <v xml:space="preserve">  Marketing y captación (€/año)</v>
       </c>
       <c r="B13">
-        <v>890000</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Aporte NEXUS</v>
-[...2 lines deleted...]
-        <v>50% · €445.000</v>
+        <v xml:space="preserve">  Reserva capex / mantenimiento (€/año)</v>
+      </c>
+      <c r="B14">
+        <v>3600</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Financiación banco solicitada</v>
-[...2 lines deleted...]
-        <v>50% · €445.000</v>
+        <v>Valor activo referencia (€)</v>
+      </c>
+      <c r="B15">
+        <v>800000</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>Inversión socios (€)</v>
+      </c>
+      <c r="B16">
+        <v>300000</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Resumen anual · flujo operativo</v>
+        <v>Compra inmueble (€)</v>
+      </c>
+      <c r="B17">
+        <v>100000</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
+        <v>Equity total (socios + compra)</v>
+      </c>
+      <c r="B18" t="str">
+        <v>50% · €400.000</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>Ronda con hipoteca de garantía</v>
+      </c>
+      <c r="B19" t="str">
+        <v>48% · €380.000 (aval: €380.000)</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>Resumen anual · flujo operativo</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
         <v>Año</v>
       </c>
-      <c r="B18" t="str">
+      <c r="B22" t="str">
         <v>Ingresos totales</v>
       </c>
-      <c r="C18" t="str">
+      <c r="C22" t="str">
         <v>OPEX</v>
       </c>
-      <c r="D18" t="str">
+      <c r="D22" t="str">
         <v>Flujo operativo (NOI)</v>
       </c>
-      <c r="E18" t="str">
+      <c r="E22" t="str">
         <v>Saldo acumulado a 31/12</v>
-      </c>
-[...66 lines deleted...]
-        <v>441120</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
+        <v>2026</v>
+      </c>
+      <c r="B23">
+        <v>132720</v>
+      </c>
+      <c r="C23">
+        <v>20004</v>
+      </c>
+      <c r="D23">
+        <v>112716</v>
+      </c>
+      <c r="E23">
+        <v>112716</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24">
+        <v>2027</v>
+      </c>
+      <c r="B24">
+        <v>144480</v>
+      </c>
+      <c r="C24">
+        <v>20004</v>
+      </c>
+      <c r="D24">
+        <v>124476</v>
+      </c>
+      <c r="E24">
+        <v>237192</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>2028</v>
+      </c>
+      <c r="B25">
+        <v>156240</v>
+      </c>
+      <c r="C25">
+        <v>20004</v>
+      </c>
+      <c r="D25">
+        <v>136236</v>
+      </c>
+      <c r="E25">
+        <v>373428</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26">
+        <v>2029</v>
+      </c>
+      <c r="B26">
+        <v>168000</v>
+      </c>
+      <c r="C26">
+        <v>20004</v>
+      </c>
+      <c r="D26">
+        <v>147996</v>
+      </c>
+      <c r="E26">
+        <v>521424</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
         <v>2030</v>
       </c>
-      <c r="B23">
-[...9 lines deleted...]
-        <v>580800</v>
+      <c r="B27">
+        <v>179760</v>
+      </c>
+      <c r="C27">
+        <v>20004</v>
+      </c>
+      <c r="D27">
+        <v>159756</v>
+      </c>
+      <c r="E27">
+        <v>681180</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:E23"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:E27"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:N61"/>
+  <dimension ref="A1:O61"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="6.83203125" customWidth="1"/>
     <col min="2" max="2" width="12.83203125" customWidth="1"/>
     <col min="3" max="3" width="10.83203125" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" customWidth="1"/>
     <col min="5" max="5" width="10.83203125" customWidth="1"/>
     <col min="6" max="6" width="10.83203125" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" customWidth="1"/>
     <col min="8" max="8" width="14.83203125" customWidth="1"/>
     <col min="9" max="9" width="14.83203125" customWidth="1"/>
     <col min="10" max="10" width="14.83203125" customWidth="1"/>
     <col min="11" max="11" width="16.83203125" customWidth="1"/>
     <col min="12" max="12" width="12.83203125" customWidth="1"/>
     <col min="13" max="13" width="14.83203125" customWidth="1"/>
     <col min="14" max="14" width="16.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Año</v>
       </c>
       <c r="B1" t="str">
         <v>Mes</v>
       </c>
       <c r="C1" t="str">
         <v>€/hab/mes</v>
       </c>
       <c r="D1" t="str">
         <v>Ingresos habitaciones</v>
       </c>
       <c r="E1" t="str">
         <v>Upsells</v>
       </c>
       <c r="F1" t="str">
         <v>Eventos</v>
       </c>
       <c r="G1" t="str">
+        <v>Coworking</v>
+      </c>
+      <c r="H1" t="str">
         <v>Total ingresos</v>
       </c>
-      <c r="H1" t="str">
+      <c r="I1" t="str">
         <v>OPEX personal</v>
       </c>
-      <c r="I1" t="str">
+      <c r="J1" t="str">
         <v>OPEX limpieza</v>
       </c>
-      <c r="J1" t="str">
+      <c r="K1" t="str">
         <v>OPEX marketing</v>
       </c>
-      <c r="K1" t="str">
+      <c r="L1" t="str">
         <v>OPEX mantenimiento</v>
       </c>
-      <c r="L1" t="str">
+      <c r="M1" t="str">
         <v>Total OPEX</v>
       </c>
-      <c r="M1" t="str">
+      <c r="N1" t="str">
         <v>Flujo operativo</v>
       </c>
-      <c r="N1" t="str">
+      <c r="O1" t="str">
         <v>Saldo acumulado</v>
       </c>
     </row>
     <row r="2">
       <c r="A2">
         <v>2026</v>
       </c>
       <c r="B2" t="str">
         <v>Enero</v>
       </c>
       <c r="C2">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D2">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E2">
         <v>900</v>
       </c>
       <c r="F2">
         <v>300</v>
       </c>
       <c r="G2">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H2">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I2">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J2">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K2">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L2">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M2">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N2">
-        <v>7720</v>
+        <v>9393</v>
+      </c>
+      <c r="O2">
+        <v>9393</v>
       </c>
     </row>
     <row r="3">
       <c r="A3">
         <v>2026</v>
       </c>
       <c r="B3" t="str">
         <v>Febrero</v>
       </c>
       <c r="C3">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D3">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E3">
         <v>900</v>
       </c>
       <c r="F3">
         <v>300</v>
       </c>
       <c r="G3">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H3">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I3">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J3">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K3">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L3">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M3">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N3">
-        <v>15440</v>
+        <v>9393</v>
+      </c>
+      <c r="O3">
+        <v>18786</v>
       </c>
     </row>
     <row r="4">
       <c r="A4">
         <v>2026</v>
       </c>
       <c r="B4" t="str">
         <v>Marzo</v>
       </c>
       <c r="C4">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D4">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E4">
         <v>900</v>
       </c>
       <c r="F4">
         <v>300</v>
       </c>
       <c r="G4">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H4">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I4">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J4">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K4">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L4">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M4">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N4">
-        <v>23160</v>
+        <v>9393</v>
+      </c>
+      <c r="O4">
+        <v>28179</v>
       </c>
     </row>
     <row r="5">
       <c r="A5">
         <v>2026</v>
       </c>
       <c r="B5" t="str">
         <v>Abril</v>
       </c>
       <c r="C5">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D5">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E5">
         <v>900</v>
       </c>
       <c r="F5">
         <v>300</v>
       </c>
       <c r="G5">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H5">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I5">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J5">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K5">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L5">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M5">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N5">
-        <v>30880</v>
+        <v>9393</v>
+      </c>
+      <c r="O5">
+        <v>37572</v>
       </c>
     </row>
     <row r="6">
       <c r="A6">
         <v>2026</v>
       </c>
       <c r="B6" t="str">
         <v>Mayo</v>
       </c>
       <c r="C6">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D6">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E6">
         <v>900</v>
       </c>
       <c r="F6">
         <v>300</v>
       </c>
       <c r="G6">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H6">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I6">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J6">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K6">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L6">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M6">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N6">
-        <v>38600</v>
+        <v>9393</v>
+      </c>
+      <c r="O6">
+        <v>46965</v>
       </c>
     </row>
     <row r="7">
       <c r="A7">
         <v>2026</v>
       </c>
       <c r="B7" t="str">
         <v>Junio</v>
       </c>
       <c r="C7">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D7">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E7">
         <v>900</v>
       </c>
       <c r="F7">
         <v>300</v>
       </c>
       <c r="G7">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H7">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I7">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J7">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K7">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L7">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M7">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N7">
-        <v>46320</v>
+        <v>9393</v>
+      </c>
+      <c r="O7">
+        <v>56358</v>
       </c>
     </row>
     <row r="8">
       <c r="A8">
         <v>2026</v>
       </c>
       <c r="B8" t="str">
         <v>Julio</v>
       </c>
       <c r="C8">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D8">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E8">
         <v>900</v>
       </c>
       <c r="F8">
         <v>300</v>
       </c>
       <c r="G8">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H8">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I8">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J8">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K8">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L8">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M8">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N8">
-        <v>54040</v>
+        <v>9393</v>
+      </c>
+      <c r="O8">
+        <v>65751</v>
       </c>
     </row>
     <row r="9">
       <c r="A9">
         <v>2026</v>
       </c>
       <c r="B9" t="str">
         <v>Agosto</v>
       </c>
       <c r="C9">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D9">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E9">
         <v>900</v>
       </c>
       <c r="F9">
         <v>300</v>
       </c>
       <c r="G9">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H9">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I9">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J9">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K9">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L9">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M9">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N9">
-        <v>61760</v>
+        <v>9393</v>
+      </c>
+      <c r="O9">
+        <v>75144</v>
       </c>
     </row>
     <row r="10">
       <c r="A10">
         <v>2026</v>
       </c>
       <c r="B10" t="str">
         <v>Septiembre</v>
       </c>
       <c r="C10">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D10">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E10">
         <v>900</v>
       </c>
       <c r="F10">
         <v>300</v>
       </c>
       <c r="G10">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H10">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I10">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J10">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K10">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L10">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M10">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N10">
-        <v>69480</v>
+        <v>9393</v>
+      </c>
+      <c r="O10">
+        <v>84537</v>
       </c>
     </row>
     <row r="11">
       <c r="A11">
         <v>2026</v>
       </c>
       <c r="B11" t="str">
         <v>Octubre</v>
       </c>
       <c r="C11">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D11">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E11">
         <v>900</v>
       </c>
       <c r="F11">
         <v>300</v>
       </c>
       <c r="G11">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H11">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I11">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J11">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K11">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L11">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M11">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N11">
-        <v>77200</v>
+        <v>9393</v>
+      </c>
+      <c r="O11">
+        <v>93930</v>
       </c>
     </row>
     <row r="12">
       <c r="A12">
         <v>2026</v>
       </c>
       <c r="B12" t="str">
         <v>Noviembre</v>
       </c>
       <c r="C12">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D12">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E12">
         <v>900</v>
       </c>
       <c r="F12">
         <v>300</v>
       </c>
       <c r="G12">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H12">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I12">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J12">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K12">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L12">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M12">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N12">
-        <v>84920</v>
+        <v>9393</v>
+      </c>
+      <c r="O12">
+        <v>103323</v>
       </c>
     </row>
     <row r="13">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" t="str">
         <v>Diciembre</v>
       </c>
       <c r="C13">
-        <v>900</v>
+        <v>700</v>
       </c>
       <c r="D13">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="E13">
         <v>900</v>
       </c>
       <c r="F13">
         <v>300</v>
       </c>
       <c r="G13">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="H13">
-        <v>1200</v>
+        <v>11060</v>
       </c>
       <c r="I13">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J13">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K13">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L13">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M13">
-        <v>7720</v>
+        <v>1667</v>
       </c>
       <c r="N13">
-        <v>92640</v>
+        <v>9393</v>
+      </c>
+      <c r="O13">
+        <v>112716</v>
       </c>
     </row>
     <row r="14">
       <c r="A14">
         <v>2027</v>
       </c>
       <c r="B14" t="str">
         <v>Enero</v>
       </c>
       <c r="C14">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D14">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E14">
         <v>900</v>
       </c>
       <c r="F14">
         <v>300</v>
       </c>
       <c r="G14">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H14">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I14">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J14">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K14">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L14">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M14">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N14">
-        <v>101340</v>
+        <v>10373</v>
+      </c>
+      <c r="O14">
+        <v>123089</v>
       </c>
     </row>
     <row r="15">
       <c r="A15">
         <v>2027</v>
       </c>
       <c r="B15" t="str">
         <v>Febrero</v>
       </c>
       <c r="C15">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D15">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E15">
         <v>900</v>
       </c>
       <c r="F15">
         <v>300</v>
       </c>
       <c r="G15">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H15">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I15">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J15">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K15">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L15">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M15">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N15">
-        <v>110040</v>
+        <v>10373</v>
+      </c>
+      <c r="O15">
+        <v>133462</v>
       </c>
     </row>
     <row r="16">
       <c r="A16">
         <v>2027</v>
       </c>
       <c r="B16" t="str">
         <v>Marzo</v>
       </c>
       <c r="C16">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D16">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E16">
         <v>900</v>
       </c>
       <c r="F16">
         <v>300</v>
       </c>
       <c r="G16">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H16">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I16">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J16">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K16">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L16">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M16">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N16">
-        <v>118740</v>
+        <v>10373</v>
+      </c>
+      <c r="O16">
+        <v>143835</v>
       </c>
     </row>
     <row r="17">
       <c r="A17">
         <v>2027</v>
       </c>
       <c r="B17" t="str">
         <v>Abril</v>
       </c>
       <c r="C17">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D17">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E17">
         <v>900</v>
       </c>
       <c r="F17">
         <v>300</v>
       </c>
       <c r="G17">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H17">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I17">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J17">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K17">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L17">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M17">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N17">
-        <v>127440</v>
+        <v>10373</v>
+      </c>
+      <c r="O17">
+        <v>154208</v>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>2027</v>
       </c>
       <c r="B18" t="str">
         <v>Mayo</v>
       </c>
       <c r="C18">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D18">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E18">
         <v>900</v>
       </c>
       <c r="F18">
         <v>300</v>
       </c>
       <c r="G18">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H18">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I18">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J18">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K18">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L18">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M18">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N18">
-        <v>136140</v>
+        <v>10373</v>
+      </c>
+      <c r="O18">
+        <v>164581</v>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>2027</v>
       </c>
       <c r="B19" t="str">
         <v>Junio</v>
       </c>
       <c r="C19">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D19">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E19">
         <v>900</v>
       </c>
       <c r="F19">
         <v>300</v>
       </c>
       <c r="G19">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H19">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I19">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J19">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K19">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L19">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M19">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N19">
-        <v>144840</v>
+        <v>10373</v>
+      </c>
+      <c r="O19">
+        <v>174954</v>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>2027</v>
       </c>
       <c r="B20" t="str">
         <v>Julio</v>
       </c>
       <c r="C20">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D20">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E20">
         <v>900</v>
       </c>
       <c r="F20">
         <v>300</v>
       </c>
       <c r="G20">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H20">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I20">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J20">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K20">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L20">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M20">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N20">
-        <v>153540</v>
+        <v>10373</v>
+      </c>
+      <c r="O20">
+        <v>185327</v>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>2027</v>
       </c>
       <c r="B21" t="str">
         <v>Agosto</v>
       </c>
       <c r="C21">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D21">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E21">
         <v>900</v>
       </c>
       <c r="F21">
         <v>300</v>
       </c>
       <c r="G21">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H21">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I21">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J21">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K21">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L21">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M21">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N21">
-        <v>162240</v>
+        <v>10373</v>
+      </c>
+      <c r="O21">
+        <v>195700</v>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>2027</v>
       </c>
       <c r="B22" t="str">
         <v>Septiembre</v>
       </c>
       <c r="C22">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D22">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E22">
         <v>900</v>
       </c>
       <c r="F22">
         <v>300</v>
       </c>
       <c r="G22">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H22">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I22">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J22">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K22">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L22">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M22">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N22">
-        <v>170940</v>
+        <v>10373</v>
+      </c>
+      <c r="O22">
+        <v>206073</v>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>2027</v>
       </c>
       <c r="B23" t="str">
         <v>Octubre</v>
       </c>
       <c r="C23">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D23">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E23">
         <v>900</v>
       </c>
       <c r="F23">
         <v>300</v>
       </c>
       <c r="G23">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H23">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I23">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J23">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K23">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L23">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M23">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N23">
-        <v>179640</v>
+        <v>10373</v>
+      </c>
+      <c r="O23">
+        <v>216446</v>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>2027</v>
       </c>
       <c r="B24" t="str">
         <v>Noviembre</v>
       </c>
       <c r="C24">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D24">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E24">
         <v>900</v>
       </c>
       <c r="F24">
         <v>300</v>
       </c>
       <c r="G24">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H24">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I24">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J24">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K24">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L24">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M24">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N24">
-        <v>188340</v>
+        <v>10373</v>
+      </c>
+      <c r="O24">
+        <v>226819</v>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>2027</v>
       </c>
       <c r="B25" t="str">
         <v>Diciembre</v>
       </c>
       <c r="C25">
-        <v>1000</v>
+        <v>800</v>
       </c>
       <c r="D25">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="E25">
         <v>900</v>
       </c>
       <c r="F25">
         <v>300</v>
       </c>
       <c r="G25">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="H25">
-        <v>1200</v>
+        <v>12040</v>
       </c>
       <c r="I25">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J25">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K25">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L25">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M25">
-        <v>8700</v>
+        <v>1667</v>
       </c>
       <c r="N25">
-        <v>197040</v>
+        <v>10373</v>
+      </c>
+      <c r="O25">
+        <v>237192</v>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>2028</v>
       </c>
       <c r="B26" t="str">
         <v>Enero</v>
       </c>
       <c r="C26">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D26">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E26">
         <v>900</v>
       </c>
       <c r="F26">
         <v>300</v>
       </c>
       <c r="G26">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H26">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I26">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J26">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K26">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L26">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M26">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N26">
-        <v>206720</v>
+        <v>11353</v>
+      </c>
+      <c r="O26">
+        <v>248545</v>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>2028</v>
       </c>
       <c r="B27" t="str">
         <v>Febrero</v>
       </c>
       <c r="C27">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D27">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E27">
         <v>900</v>
       </c>
       <c r="F27">
         <v>300</v>
       </c>
       <c r="G27">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H27">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I27">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J27">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K27">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L27">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M27">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N27">
-        <v>216400</v>
+        <v>11353</v>
+      </c>
+      <c r="O27">
+        <v>259898</v>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>2028</v>
       </c>
       <c r="B28" t="str">
         <v>Marzo</v>
       </c>
       <c r="C28">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D28">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E28">
         <v>900</v>
       </c>
       <c r="F28">
         <v>300</v>
       </c>
       <c r="G28">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H28">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I28">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J28">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K28">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L28">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M28">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N28">
-        <v>226080</v>
+        <v>11353</v>
+      </c>
+      <c r="O28">
+        <v>271251</v>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>2028</v>
       </c>
       <c r="B29" t="str">
         <v>Abril</v>
       </c>
       <c r="C29">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D29">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E29">
         <v>900</v>
       </c>
       <c r="F29">
         <v>300</v>
       </c>
       <c r="G29">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H29">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I29">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J29">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K29">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L29">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M29">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N29">
-        <v>235760</v>
+        <v>11353</v>
+      </c>
+      <c r="O29">
+        <v>282604</v>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>2028</v>
       </c>
       <c r="B30" t="str">
         <v>Mayo</v>
       </c>
       <c r="C30">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D30">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E30">
         <v>900</v>
       </c>
       <c r="F30">
         <v>300</v>
       </c>
       <c r="G30">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H30">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I30">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J30">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K30">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L30">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M30">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N30">
-        <v>245440</v>
+        <v>11353</v>
+      </c>
+      <c r="O30">
+        <v>293957</v>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>2028</v>
       </c>
       <c r="B31" t="str">
         <v>Junio</v>
       </c>
       <c r="C31">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D31">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E31">
         <v>900</v>
       </c>
       <c r="F31">
         <v>300</v>
       </c>
       <c r="G31">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H31">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I31">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J31">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K31">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L31">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M31">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N31">
-        <v>255120</v>
+        <v>11353</v>
+      </c>
+      <c r="O31">
+        <v>305310</v>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>2028</v>
       </c>
       <c r="B32" t="str">
         <v>Julio</v>
       </c>
       <c r="C32">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D32">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E32">
         <v>900</v>
       </c>
       <c r="F32">
         <v>300</v>
       </c>
       <c r="G32">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H32">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I32">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J32">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K32">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L32">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M32">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N32">
-        <v>264800</v>
+        <v>11353</v>
+      </c>
+      <c r="O32">
+        <v>316663</v>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>2028</v>
       </c>
       <c r="B33" t="str">
         <v>Agosto</v>
       </c>
       <c r="C33">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D33">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E33">
         <v>900</v>
       </c>
       <c r="F33">
         <v>300</v>
       </c>
       <c r="G33">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H33">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I33">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J33">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K33">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L33">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M33">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N33">
-        <v>274480</v>
+        <v>11353</v>
+      </c>
+      <c r="O33">
+        <v>328016</v>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>2028</v>
       </c>
       <c r="B34" t="str">
         <v>Septiembre</v>
       </c>
       <c r="C34">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D34">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E34">
         <v>900</v>
       </c>
       <c r="F34">
         <v>300</v>
       </c>
       <c r="G34">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H34">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I34">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J34">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K34">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L34">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M34">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N34">
-        <v>284160</v>
+        <v>11353</v>
+      </c>
+      <c r="O34">
+        <v>339369</v>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>2028</v>
       </c>
       <c r="B35" t="str">
         <v>Octubre</v>
       </c>
       <c r="C35">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D35">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E35">
         <v>900</v>
       </c>
       <c r="F35">
         <v>300</v>
       </c>
       <c r="G35">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H35">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I35">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J35">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K35">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L35">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M35">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N35">
-        <v>293840</v>
+        <v>11353</v>
+      </c>
+      <c r="O35">
+        <v>350722</v>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>2028</v>
       </c>
       <c r="B36" t="str">
         <v>Noviembre</v>
       </c>
       <c r="C36">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D36">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E36">
         <v>900</v>
       </c>
       <c r="F36">
         <v>300</v>
       </c>
       <c r="G36">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H36">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I36">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J36">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K36">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L36">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M36">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N36">
-        <v>303520</v>
+        <v>11353</v>
+      </c>
+      <c r="O36">
+        <v>362075</v>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>2028</v>
       </c>
       <c r="B37" t="str">
         <v>Diciembre</v>
       </c>
       <c r="C37">
-        <v>1100</v>
+        <v>900</v>
       </c>
       <c r="D37">
-        <v>10780</v>
+        <v>8820</v>
       </c>
       <c r="E37">
         <v>900</v>
       </c>
       <c r="F37">
         <v>300</v>
       </c>
       <c r="G37">
-        <v>11980</v>
+        <v>3000</v>
       </c>
       <c r="H37">
-        <v>1200</v>
+        <v>13020</v>
       </c>
       <c r="I37">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J37">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K37">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L37">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M37">
-        <v>9680</v>
+        <v>1667</v>
       </c>
       <c r="N37">
-        <v>313200</v>
+        <v>11353</v>
+      </c>
+      <c r="O37">
+        <v>373428</v>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>2029</v>
       </c>
       <c r="B38" t="str">
         <v>Enero</v>
       </c>
       <c r="C38">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D38">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E38">
         <v>900</v>
       </c>
       <c r="F38">
         <v>300</v>
       </c>
       <c r="G38">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H38">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I38">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J38">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K38">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L38">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M38">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N38">
-        <v>323860</v>
+        <v>12333</v>
+      </c>
+      <c r="O38">
+        <v>385761</v>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>2029</v>
       </c>
       <c r="B39" t="str">
         <v>Febrero</v>
       </c>
       <c r="C39">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D39">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E39">
         <v>900</v>
       </c>
       <c r="F39">
         <v>300</v>
       </c>
       <c r="G39">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H39">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I39">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J39">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K39">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L39">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M39">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N39">
-        <v>334520</v>
+        <v>12333</v>
+      </c>
+      <c r="O39">
+        <v>398094</v>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>2029</v>
       </c>
       <c r="B40" t="str">
         <v>Marzo</v>
       </c>
       <c r="C40">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D40">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E40">
         <v>900</v>
       </c>
       <c r="F40">
         <v>300</v>
       </c>
       <c r="G40">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H40">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I40">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J40">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K40">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L40">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M40">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N40">
-        <v>345180</v>
+        <v>12333</v>
+      </c>
+      <c r="O40">
+        <v>410427</v>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>2029</v>
       </c>
       <c r="B41" t="str">
         <v>Abril</v>
       </c>
       <c r="C41">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D41">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E41">
         <v>900</v>
       </c>
       <c r="F41">
         <v>300</v>
       </c>
       <c r="G41">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H41">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I41">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J41">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K41">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L41">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M41">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N41">
-        <v>355840</v>
+        <v>12333</v>
+      </c>
+      <c r="O41">
+        <v>422760</v>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>2029</v>
       </c>
       <c r="B42" t="str">
         <v>Mayo</v>
       </c>
       <c r="C42">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D42">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E42">
         <v>900</v>
       </c>
       <c r="F42">
         <v>300</v>
       </c>
       <c r="G42">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H42">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I42">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J42">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K42">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L42">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M42">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N42">
-        <v>366500</v>
+        <v>12333</v>
+      </c>
+      <c r="O42">
+        <v>435093</v>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>2029</v>
       </c>
       <c r="B43" t="str">
         <v>Junio</v>
       </c>
       <c r="C43">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D43">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E43">
         <v>900</v>
       </c>
       <c r="F43">
         <v>300</v>
       </c>
       <c r="G43">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H43">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I43">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J43">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K43">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L43">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M43">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N43">
-        <v>377160</v>
+        <v>12333</v>
+      </c>
+      <c r="O43">
+        <v>447426</v>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>2029</v>
       </c>
       <c r="B44" t="str">
         <v>Julio</v>
       </c>
       <c r="C44">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D44">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E44">
         <v>900</v>
       </c>
       <c r="F44">
         <v>300</v>
       </c>
       <c r="G44">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H44">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I44">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J44">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K44">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L44">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M44">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N44">
-        <v>387820</v>
+        <v>12333</v>
+      </c>
+      <c r="O44">
+        <v>459759</v>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>2029</v>
       </c>
       <c r="B45" t="str">
         <v>Agosto</v>
       </c>
       <c r="C45">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D45">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E45">
         <v>900</v>
       </c>
       <c r="F45">
         <v>300</v>
       </c>
       <c r="G45">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H45">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I45">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J45">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K45">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L45">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M45">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N45">
-        <v>398480</v>
+        <v>12333</v>
+      </c>
+      <c r="O45">
+        <v>472092</v>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>2029</v>
       </c>
       <c r="B46" t="str">
         <v>Septiembre</v>
       </c>
       <c r="C46">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D46">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E46">
         <v>900</v>
       </c>
       <c r="F46">
         <v>300</v>
       </c>
       <c r="G46">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H46">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I46">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J46">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K46">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L46">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M46">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N46">
-        <v>409140</v>
+        <v>12333</v>
+      </c>
+      <c r="O46">
+        <v>484425</v>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>2029</v>
       </c>
       <c r="B47" t="str">
         <v>Octubre</v>
       </c>
       <c r="C47">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D47">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E47">
         <v>900</v>
       </c>
       <c r="F47">
         <v>300</v>
       </c>
       <c r="G47">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H47">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I47">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J47">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K47">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L47">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M47">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N47">
-        <v>419800</v>
+        <v>12333</v>
+      </c>
+      <c r="O47">
+        <v>496758</v>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>2029</v>
       </c>
       <c r="B48" t="str">
         <v>Noviembre</v>
       </c>
       <c r="C48">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D48">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E48">
         <v>900</v>
       </c>
       <c r="F48">
         <v>300</v>
       </c>
       <c r="G48">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H48">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I48">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J48">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K48">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L48">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M48">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N48">
-        <v>430460</v>
+        <v>12333</v>
+      </c>
+      <c r="O48">
+        <v>509091</v>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>2029</v>
       </c>
       <c r="B49" t="str">
         <v>Diciembre</v>
       </c>
       <c r="C49">
-        <v>1200</v>
+        <v>1000</v>
       </c>
       <c r="D49">
-        <v>11760</v>
+        <v>9800</v>
       </c>
       <c r="E49">
         <v>900</v>
       </c>
       <c r="F49">
         <v>300</v>
       </c>
       <c r="G49">
-        <v>12960</v>
+        <v>3000</v>
       </c>
       <c r="H49">
-        <v>1200</v>
+        <v>14000</v>
       </c>
       <c r="I49">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J49">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K49">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L49">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M49">
-        <v>10660</v>
+        <v>1667</v>
       </c>
       <c r="N49">
-        <v>441120</v>
+        <v>12333</v>
+      </c>
+      <c r="O49">
+        <v>521424</v>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>2030</v>
       </c>
       <c r="B50" t="str">
         <v>Enero</v>
       </c>
       <c r="C50">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D50">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E50">
         <v>900</v>
       </c>
       <c r="F50">
         <v>300</v>
       </c>
       <c r="G50">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H50">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I50">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J50">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K50">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L50">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M50">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N50">
-        <v>452760</v>
+        <v>13313</v>
+      </c>
+      <c r="O50">
+        <v>534737</v>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>2030</v>
       </c>
       <c r="B51" t="str">
         <v>Febrero</v>
       </c>
       <c r="C51">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D51">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E51">
         <v>900</v>
       </c>
       <c r="F51">
         <v>300</v>
       </c>
       <c r="G51">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H51">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I51">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J51">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K51">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L51">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M51">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N51">
-        <v>464400</v>
+        <v>13313</v>
+      </c>
+      <c r="O51">
+        <v>548050</v>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>2030</v>
       </c>
       <c r="B52" t="str">
         <v>Marzo</v>
       </c>
       <c r="C52">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D52">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E52">
         <v>900</v>
       </c>
       <c r="F52">
         <v>300</v>
       </c>
       <c r="G52">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H52">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I52">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J52">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K52">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L52">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M52">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N52">
-        <v>476040</v>
+        <v>13313</v>
+      </c>
+      <c r="O52">
+        <v>561363</v>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>2030</v>
       </c>
       <c r="B53" t="str">
         <v>Abril</v>
       </c>
       <c r="C53">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D53">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E53">
         <v>900</v>
       </c>
       <c r="F53">
         <v>300</v>
       </c>
       <c r="G53">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H53">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I53">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J53">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K53">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L53">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M53">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N53">
-        <v>487680</v>
+        <v>13313</v>
+      </c>
+      <c r="O53">
+        <v>574676</v>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>2030</v>
       </c>
       <c r="B54" t="str">
         <v>Mayo</v>
       </c>
       <c r="C54">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D54">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E54">
         <v>900</v>
       </c>
       <c r="F54">
         <v>300</v>
       </c>
       <c r="G54">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H54">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I54">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J54">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K54">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L54">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M54">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N54">
-        <v>499320</v>
+        <v>13313</v>
+      </c>
+      <c r="O54">
+        <v>587989</v>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>2030</v>
       </c>
       <c r="B55" t="str">
         <v>Junio</v>
       </c>
       <c r="C55">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D55">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E55">
         <v>900</v>
       </c>
       <c r="F55">
         <v>300</v>
       </c>
       <c r="G55">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H55">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I55">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J55">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K55">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L55">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M55">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N55">
-        <v>510960</v>
+        <v>13313</v>
+      </c>
+      <c r="O55">
+        <v>601302</v>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>2030</v>
       </c>
       <c r="B56" t="str">
         <v>Julio</v>
       </c>
       <c r="C56">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D56">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E56">
         <v>900</v>
       </c>
       <c r="F56">
         <v>300</v>
       </c>
       <c r="G56">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H56">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I56">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J56">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K56">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L56">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M56">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N56">
-        <v>522600</v>
+        <v>13313</v>
+      </c>
+      <c r="O56">
+        <v>614615</v>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>2030</v>
       </c>
       <c r="B57" t="str">
         <v>Agosto</v>
       </c>
       <c r="C57">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D57">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E57">
         <v>900</v>
       </c>
       <c r="F57">
         <v>300</v>
       </c>
       <c r="G57">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H57">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I57">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J57">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K57">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L57">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M57">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N57">
-        <v>534240</v>
+        <v>13313</v>
+      </c>
+      <c r="O57">
+        <v>627928</v>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>2030</v>
       </c>
       <c r="B58" t="str">
         <v>Septiembre</v>
       </c>
       <c r="C58">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D58">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E58">
         <v>900</v>
       </c>
       <c r="F58">
         <v>300</v>
       </c>
       <c r="G58">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H58">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I58">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J58">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K58">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L58">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M58">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N58">
-        <v>545880</v>
+        <v>13313</v>
+      </c>
+      <c r="O58">
+        <v>641241</v>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>2030</v>
       </c>
       <c r="B59" t="str">
         <v>Octubre</v>
       </c>
       <c r="C59">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D59">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E59">
         <v>900</v>
       </c>
       <c r="F59">
         <v>300</v>
       </c>
       <c r="G59">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H59">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I59">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J59">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K59">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L59">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M59">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N59">
-        <v>557520</v>
+        <v>13313</v>
+      </c>
+      <c r="O59">
+        <v>654554</v>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>2030</v>
       </c>
       <c r="B60" t="str">
         <v>Noviembre</v>
       </c>
       <c r="C60">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D60">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E60">
         <v>900</v>
       </c>
       <c r="F60">
         <v>300</v>
       </c>
       <c r="G60">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H60">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I60">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J60">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K60">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L60">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M60">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N60">
-        <v>569160</v>
+        <v>13313</v>
+      </c>
+      <c r="O60">
+        <v>667867</v>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>2030</v>
       </c>
       <c r="B61" t="str">
         <v>Diciembre</v>
       </c>
       <c r="C61">
-        <v>1300</v>
+        <v>1100</v>
       </c>
       <c r="D61">
-        <v>12740</v>
+        <v>10780</v>
       </c>
       <c r="E61">
         <v>900</v>
       </c>
       <c r="F61">
         <v>300</v>
       </c>
       <c r="G61">
-        <v>13940</v>
+        <v>3000</v>
       </c>
       <c r="H61">
-        <v>1200</v>
+        <v>14980</v>
       </c>
       <c r="I61">
-        <v>300</v>
+        <v>567</v>
       </c>
       <c r="J61">
-        <v>500</v>
+        <v>300</v>
       </c>
       <c r="K61">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="L61">
-        <v>2300</v>
+        <v>300</v>
       </c>
       <c r="M61">
-        <v>11640</v>
+        <v>1667</v>
       </c>
       <c r="N61">
-        <v>580800</v>
+        <v>13313</v>
+      </c>
+      <c r="O61">
+        <v>681180</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:N61"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:O61"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>Flujo mensual</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>