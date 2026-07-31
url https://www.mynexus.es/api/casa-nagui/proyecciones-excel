--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -414,51 +414,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G16"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="32.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="20.83203125" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Casa Nagi · Proyecciones financieras 2026 y 2027</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Habitaciones</v>
       </c>
       <c r="B3">
         <v>10</v>
       </c>
@@ -475,847 +475,963 @@
       <c r="A5" t="str">
         <v>Modelo</v>
       </c>
       <c r="B5" t="str">
         <v>Contratos mensuales no turísticos</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Upsells anuales (€)</v>
       </c>
       <c r="B6">
         <v>10800</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Eventos anuales (€)</v>
       </c>
       <c r="B7">
         <v>3600</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>OPEX anual (€)</v>
+        <v>Coworking (€/mes)</v>
       </c>
       <c r="B8">
-        <v>27600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Valor activo referencia (€)</v>
+        <v>Coworking anual (€)</v>
       </c>
       <c r="B9">
-        <v>890000</v>
+        <v>36000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Aporte NEXUS</v>
-[...2 lines deleted...]
-        <v>50% · €445.000</v>
+        <v>OPEX anual (€)</v>
+      </c>
+      <c r="B10">
+        <v>20000</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Financiación banco solicitada</v>
-[...2 lines deleted...]
-        <v>50% · €445.000</v>
+        <v>Valor activo referencia (€)</v>
+      </c>
+      <c r="B11">
+        <v>800000</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>Inversión socios (€)</v>
+      </c>
+      <c r="B12">
+        <v>300000</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Resumen anual</v>
+        <v>Compra inmueble (€)</v>
+      </c>
+      <c r="B13">
+        <v>100000</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
+        <v>Equity total (socios + compra)</v>
+      </c>
+      <c r="B14" t="str">
+        <v>50% · €400.000</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>Ronda con hipoteca de garantía</v>
+      </c>
+      <c r="B15" t="str">
+        <v>48% · €380.000</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>Resumen anual</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
         <v>Ejercicio</v>
       </c>
-      <c r="B14" t="str">
+      <c r="B18" t="str">
         <v>€/hab/mes</v>
       </c>
-      <c r="C14" t="str">
+      <c r="C18" t="str">
         <v>Ingresos habitaciones</v>
       </c>
-      <c r="D14" t="str">
+      <c r="D18" t="str">
         <v>Ingresos totales</v>
       </c>
-      <c r="E14" t="str">
+      <c r="E18" t="str">
         <v>OPEX</v>
       </c>
-      <c r="F14" t="str">
+      <c r="F18" t="str">
         <v>NOI</v>
       </c>
-      <c r="G14" t="str">
+      <c r="G18" t="str">
         <v>Margen %</v>
       </c>
     </row>
-    <row r="15">
-      <c r="A15">
+    <row r="19">
+      <c r="A19">
         <v>2026</v>
       </c>
-      <c r="B15">
-[...19 lines deleted...]
-      <c r="A16">
+      <c r="B19">
+        <v>700</v>
+      </c>
+      <c r="C19">
+        <v>82320</v>
+      </c>
+      <c r="D19">
+        <v>132720</v>
+      </c>
+      <c r="E19">
+        <v>20004</v>
+      </c>
+      <c r="F19">
+        <v>112716</v>
+      </c>
+      <c r="G19">
+        <v>84.9</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20">
         <v>2027</v>
       </c>
-      <c r="B16">
-[...15 lines deleted...]
-        <v>79.1</v>
+      <c r="B20">
+        <v>800</v>
+      </c>
+      <c r="C20">
+        <v>94080</v>
+      </c>
+      <c r="D20">
+        <v>144480</v>
+      </c>
+      <c r="E20">
+        <v>20004</v>
+      </c>
+      <c r="F20">
+        <v>124476</v>
+      </c>
+      <c r="G20">
+        <v>86.2</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G16"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G20"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mes</v>
       </c>
       <c r="B1" t="str">
         <v>Ingresos habitaciones</v>
       </c>
       <c r="C1" t="str">
         <v>Upsells</v>
       </c>
       <c r="D1" t="str">
         <v>Eventos</v>
       </c>
       <c r="E1" t="str">
+        <v>Coworking</v>
+      </c>
+      <c r="F1" t="str">
         <v>Ingresos totales</v>
       </c>
-      <c r="F1" t="str">
+      <c r="G1" t="str">
         <v>OPEX</v>
       </c>
-      <c r="G1" t="str">
+      <c r="H1" t="str">
         <v>NOI</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Enero</v>
       </c>
       <c r="B2">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C2">
         <v>900</v>
       </c>
       <c r="D2">
         <v>300</v>
       </c>
       <c r="E2">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F2">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G2">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H2">
+        <v>9393</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Febrero</v>
       </c>
       <c r="B3">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C3">
         <v>900</v>
       </c>
       <c r="D3">
         <v>300</v>
       </c>
       <c r="E3">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F3">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G3">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H3">
+        <v>9393</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Marzo</v>
       </c>
       <c r="B4">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C4">
         <v>900</v>
       </c>
       <c r="D4">
         <v>300</v>
       </c>
       <c r="E4">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F4">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G4">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H4">
+        <v>9393</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Abril</v>
       </c>
       <c r="B5">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C5">
         <v>900</v>
       </c>
       <c r="D5">
         <v>300</v>
       </c>
       <c r="E5">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F5">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G5">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H5">
+        <v>9393</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Mayo</v>
       </c>
       <c r="B6">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C6">
         <v>900</v>
       </c>
       <c r="D6">
         <v>300</v>
       </c>
       <c r="E6">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F6">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G6">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H6">
+        <v>9393</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Junio</v>
       </c>
       <c r="B7">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C7">
         <v>900</v>
       </c>
       <c r="D7">
         <v>300</v>
       </c>
       <c r="E7">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F7">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G7">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H7">
+        <v>9393</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Julio</v>
       </c>
       <c r="B8">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C8">
         <v>900</v>
       </c>
       <c r="D8">
         <v>300</v>
       </c>
       <c r="E8">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F8">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G8">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H8">
+        <v>9393</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Agosto</v>
       </c>
       <c r="B9">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C9">
         <v>900</v>
       </c>
       <c r="D9">
         <v>300</v>
       </c>
       <c r="E9">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F9">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G9">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H9">
+        <v>9393</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Septiembre</v>
       </c>
       <c r="B10">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C10">
         <v>900</v>
       </c>
       <c r="D10">
         <v>300</v>
       </c>
       <c r="E10">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F10">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G10">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H10">
+        <v>9393</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Octubre</v>
       </c>
       <c r="B11">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C11">
         <v>900</v>
       </c>
       <c r="D11">
         <v>300</v>
       </c>
       <c r="E11">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F11">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G11">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H11">
+        <v>9393</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Noviembre</v>
       </c>
       <c r="B12">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C12">
         <v>900</v>
       </c>
       <c r="D12">
         <v>300</v>
       </c>
       <c r="E12">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F12">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G12">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H12">
+        <v>9393</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Diciembre</v>
       </c>
       <c r="B13">
-        <v>8820</v>
+        <v>6860</v>
       </c>
       <c r="C13">
         <v>900</v>
       </c>
       <c r="D13">
         <v>300</v>
       </c>
       <c r="E13">
-        <v>10020</v>
+        <v>3000</v>
       </c>
       <c r="F13">
-        <v>2300</v>
+        <v>11060</v>
       </c>
       <c r="G13">
-        <v>7720</v>
+        <v>1667</v>
+      </c>
+      <c r="H13">
+        <v>9393</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>TOTAL ANUAL</v>
       </c>
       <c r="B14">
-        <v>105840</v>
+        <v>82320</v>
       </c>
       <c r="C14">
         <v>10800</v>
       </c>
       <c r="D14">
         <v>3600</v>
       </c>
       <c r="E14">
-        <v>120240</v>
+        <v>36000</v>
       </c>
       <c r="F14">
-        <v>27600</v>
+        <v>132720</v>
       </c>
       <c r="G14">
-        <v>92640</v>
+        <v>20004</v>
+      </c>
+      <c r="H14">
+        <v>112716</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G14"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:H14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G14"/>
+  <dimension ref="A1:H14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="14.83203125" customWidth="1"/>
     <col min="2" max="2" width="18.83203125" customWidth="1"/>
     <col min="3" max="3" width="14.83203125" customWidth="1"/>
     <col min="4" max="4" width="14.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="14.83203125" customWidth="1"/>
     <col min="7" max="7" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Mes</v>
       </c>
       <c r="B1" t="str">
         <v>Ingresos habitaciones</v>
       </c>
       <c r="C1" t="str">
         <v>Upsells</v>
       </c>
       <c r="D1" t="str">
         <v>Eventos</v>
       </c>
       <c r="E1" t="str">
+        <v>Coworking</v>
+      </c>
+      <c r="F1" t="str">
         <v>Ingresos totales</v>
       </c>
-      <c r="F1" t="str">
+      <c r="G1" t="str">
         <v>OPEX</v>
       </c>
-      <c r="G1" t="str">
+      <c r="H1" t="str">
         <v>NOI</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Enero</v>
       </c>
       <c r="B2">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C2">
         <v>900</v>
       </c>
       <c r="D2">
         <v>300</v>
       </c>
       <c r="E2">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F2">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G2">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H2">
+        <v>10373</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Febrero</v>
       </c>
       <c r="B3">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C3">
         <v>900</v>
       </c>
       <c r="D3">
         <v>300</v>
       </c>
       <c r="E3">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F3">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G3">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H3">
+        <v>10373</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Marzo</v>
       </c>
       <c r="B4">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C4">
         <v>900</v>
       </c>
       <c r="D4">
         <v>300</v>
       </c>
       <c r="E4">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F4">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G4">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H4">
+        <v>10373</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Abril</v>
       </c>
       <c r="B5">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C5">
         <v>900</v>
       </c>
       <c r="D5">
         <v>300</v>
       </c>
       <c r="E5">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F5">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G5">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H5">
+        <v>10373</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Mayo</v>
       </c>
       <c r="B6">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C6">
         <v>900</v>
       </c>
       <c r="D6">
         <v>300</v>
       </c>
       <c r="E6">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F6">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G6">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H6">
+        <v>10373</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Junio</v>
       </c>
       <c r="B7">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C7">
         <v>900</v>
       </c>
       <c r="D7">
         <v>300</v>
       </c>
       <c r="E7">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F7">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G7">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H7">
+        <v>10373</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Julio</v>
       </c>
       <c r="B8">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C8">
         <v>900</v>
       </c>
       <c r="D8">
         <v>300</v>
       </c>
       <c r="E8">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F8">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G8">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H8">
+        <v>10373</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Agosto</v>
       </c>
       <c r="B9">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C9">
         <v>900</v>
       </c>
       <c r="D9">
         <v>300</v>
       </c>
       <c r="E9">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F9">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G9">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H9">
+        <v>10373</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Septiembre</v>
       </c>
       <c r="B10">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C10">
         <v>900</v>
       </c>
       <c r="D10">
         <v>300</v>
       </c>
       <c r="E10">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F10">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G10">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H10">
+        <v>10373</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Octubre</v>
       </c>
       <c r="B11">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C11">
         <v>900</v>
       </c>
       <c r="D11">
         <v>300</v>
       </c>
       <c r="E11">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F11">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G11">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H11">
+        <v>10373</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Noviembre</v>
       </c>
       <c r="B12">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C12">
         <v>900</v>
       </c>
       <c r="D12">
         <v>300</v>
       </c>
       <c r="E12">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F12">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G12">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H12">
+        <v>10373</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Diciembre</v>
       </c>
       <c r="B13">
-        <v>9800</v>
+        <v>7840</v>
       </c>
       <c r="C13">
         <v>900</v>
       </c>
       <c r="D13">
         <v>300</v>
       </c>
       <c r="E13">
-        <v>11000</v>
+        <v>3000</v>
       </c>
       <c r="F13">
-        <v>2300</v>
+        <v>12040</v>
       </c>
       <c r="G13">
-        <v>8700</v>
+        <v>1667</v>
+      </c>
+      <c r="H13">
+        <v>10373</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>TOTAL ANUAL</v>
       </c>
       <c r="B14">
-        <v>117600</v>
+        <v>94080</v>
       </c>
       <c r="C14">
         <v>10800</v>
       </c>
       <c r="D14">
         <v>3600</v>
       </c>
       <c r="E14">
-        <v>132000</v>
+        <v>36000</v>
       </c>
       <c r="F14">
-        <v>27600</v>
+        <v>144480</v>
       </c>
       <c r="G14">
-        <v>104400</v>
+        <v>20004</v>
+      </c>
+      <c r="H14">
+        <v>124476</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G14"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:H14"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Resumen</vt:lpstr>
       <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2027</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>